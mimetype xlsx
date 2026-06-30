--- v1 (2026-02-12)
+++ v2 (2026-06-30)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Veranstaltungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Veranstaltungen'!$A$1:$L$92</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Veranstaltungen'!$A$1:$L$93</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="431">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="438">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Uhr</t>
   </si>
   <si>
     <t>Ende</t>
   </si>
   <si>
     <t>Uhr_Ende</t>
   </si>
   <si>
     <t>Veranstalter</t>
   </si>
   <si>
     <t>Veranstaltung</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
@@ -827,50 +827,71 @@
     <t>_8d9lcgrfdpr6asjkc4oj8dpkcgsj6c1h6oq3cd1pc4q6ce9m64sj2dppc5i3gpb16kpg</t>
   </si>
   <si>
     <t>Veranstalter: Reitsportverein Kategorie: oeffentlich Kommentar:</t>
   </si>
   <si>
     <t>13.05.2026</t>
   </si>
   <si>
     <t>https://www.google.com/calendar/event?eid=XzhkOWxjZ3JmZHByNmFzams2a3M2Mm9wZzZvcW02YzMyY2dybWFvOWxjY3I2OGQzNDc1aWppZGhnYzhxM2FkOWljOWhnIGE4N2IxMDgzZWY5ZjcxNmMxZjM2NzU5ZjJjYmMzODkwODBmODdjODRhYTA2NTE3ZTk2NjIxMTJiOTFmM2Q0YjhAZw</t>
   </si>
   <si>
     <t>_8d9lcgrfdpr6asjk6ks62opg6oqm6c32cgrmao9lccr68d3475ijidhgc8q3ad9ic9hg</t>
   </si>
   <si>
     <t>28.05.2026</t>
   </si>
   <si>
     <t>Schnitzeltag</t>
   </si>
   <si>
     <t>https://www.google.com/calendar/event?eid=XzhkOWxjZ3JmZHByNmFzamtjY3M2MmM5bGNjcjMybzlrY2NxamFlMW5jY28zY29objZoaW1hZTFsY2NyNmFwYjFja3JnIGE4N2IxMDgzZWY5ZjcxNmMxZjM2NzU5ZjJjYmMzODkwODBmODdjODRhYTA2NTE3ZTk2NjIxMTJiOTFmM2Q0YjhAZw</t>
   </si>
   <si>
     <t>_8d9lcgrfdpr6asjkccs62c9lccr32o9kccqjae1ncco3cohn6himae1lccr6apb1ckrg</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>07:00</t>
+  </si>
+  <si>
+    <t>08:00</t>
+  </si>
+  <si>
+    <t>📢Dauerkartenverkauf: Phase 3 startet!</t>
+  </si>
+  <si>
+    <t>https://www.google.com/calendar/event?eid=XzcxaDMwZDloYzRvajRiYjI2NWdqY2I5azZ0aW00YmIxYzVpMzhiOWhjbGozaXBqMTY0cDMybzlwNjQgYTg3YjEwODNlZjlmNzE2YzFmMzY3NTlmMmNiYzM4OTA4MGY4N2M4NGFhMDY1MTdlOTY2MjExMmI5MWYzZDRiOEBn</t>
+  </si>
+  <si>
+    <t>_71h30d9hc4oj4bb265gjcb9k6tim4bb1c5i38b9hclj3ipj164p32o9p64</t>
+  </si>
+  <si>
+    <t>Liebe FCK-Fans,&lt;br&gt;&lt;br&gt;&lt;br&gt;vielen Dank für eure Unterstützung und die starke Resonanz in den ersten beiden Verkaufsphasen des Dauerkartenverkaufs – das wissen wir sehr zu schätzen.&lt;br&gt;&lt;br&gt;Am **morgigen Freitag, den 29.05.2026 um 09:00 Uhr**, startet mit **Phase 3** die nächste Verkaufsphase unseres Dauerkartenverkaufs.&lt;br&gt;&lt;br&gt;&lt;br&gt;Ab Verkaufsstart haben **Vereinsmitglieder **sowie **Fans mit bereits verlängerter Dauerkarte** die Möglichkeit, weitere oder neue Dauerkarten für die kommende Saison im Fritz-Walter-Stadion zu erwerben – solange Plätze verfügbar sind.&lt;br&gt;&lt;br&gt;Bitte nehmt euch unbedingt einen Moment Zeit und lest euch alle wichtigen Informationen zu den Preisen, Ermäßigungen und Dauerkartenmodellen sorgfältig durch. Diese haben wir hier ausführlich hinterlegt: [**Informationen Dauerkarte**](&lt;a class="moz-txt-link-freetext" href="https://shop.fck.de/Tickets/Dauerkarte/"&gt;https://shop.fck.de/Tickets/Dauerkarte/&lt;/a&gt;)&lt;br&gt;&lt;br&gt;&lt;br&gt;**FCK-App auf. Dauerkarte dabei.**&lt;br&gt;&lt;br&gt;Dauerkarten, Heimspiel-Tickets, Parkschein &amp;amp; Co. werden automatisch gespeichert und sind jederzeit abrufbar.&lt;br&gt;&lt;br&gt;Einfach im Bereich „Wallet“ öffnen, QR-Code vorzeigen und entspannt ins Stadion gehen.&lt;br&gt;&lt;br&gt;&lt;br&gt;Du hast Fragen rund ums Ticketing, Merchandising oder Ähnliches? Dann schau doch mal bei unseren [FAQs](&lt;a class="moz-txt-link-freetext" href="https://support.fck.de/support/solutions"&gt;https://support.fck.de/support/solutions&lt;/a&gt; "FAQs") vorbei - dort stehen wir dir Rede und Antwort.&lt;br&gt;&lt;br&gt;**1. FC Kaiserslautern GmbH &amp;amp; Co. KGaA**&lt;br&gt;&lt;br&gt;Fritz-Walter-Str. 1, 67663 Kaiserslautern&lt;br&gt;&lt;br&gt;Diese E-Mail wurde an &lt;a class="moz-txt-link-abbreviated" href="mailto:thorsten@walk-steinweiler.de"&gt;thorsten@walk-steinweiler.de&lt;/a&gt; gesendet.&lt;br&gt;&lt;br&gt;Du erhältst diese E-Mail, da du dich für unseren Newsletter angemeldet hast. Wenn du keine weiteren Newsletter mehr erhalten möchtest, kannst du diesen jederzeit über nachfolgenden Link wieder abbestellen:&lt;br&gt;&lt;br&gt;[Abbestellen](&lt;a class="moz-txt-link-freetext" href="https://9mo5c.r.sp1-brevo.net/mk/un/v2/sh/1t6AVsdYhqSR1j43GfP5XYg4OoVn5J/eu7U1HwiMGz_"&gt;https://9mo5c.r.sp1-brevo.net/mk/un/v2/sh/1t6AVsdYhqSR1j43GfP5XYg4OoVn5J/eu7U1HwiMGz_&lt;/a&gt;)</t>
   </si>
   <si>
     <t>30.05.2026</t>
   </si>
   <si>
     <t>Musikfest</t>
   </si>
   <si>
     <t>https://www.google.com/calendar/event?eid=XzhkOWxjZ3JmZHByNmFzams2b3NqZ2NwbzZvc2plcGhsNmxoMzhvaGg2aGdqY2NiNWM5aDNjcDlvNmNxbThwajM2b3AwIGE4N2IxMDgzZWY5ZjcxNmMxZjM2NzU5ZjJjYmMzODkwODBmODdjODRhYTA2NTE3ZTk2NjIxMTJiOTFmM2Q0YjhAZw</t>
   </si>
   <si>
     <t>_8d9lcgrfdpr6asjk6osjgcpo6osjephl6lh38ohh6hgjccb5c9h3cp9o6cqm8pj36op0</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Prot. Kirchengemeinde</t>
   </si>
   <si>
     <t>Jubelkonfirmation</t>
   </si>
   <si>
     <t>https://www.google.com/calendar/event?eid=XzhkOWxjZ3JmZHByNmFzams2NWltYW85bWM0cG0yY2I0NjhvamFjOWg2aGg2Y29waDcwcDNlZGo1NnRqM2FkMzM2bGhnIGE4N2IxMDgzZWY5ZjcxNmMxZjM2NzU5ZjJjYmMzODkwODBmODdjODRhYTA2NTE3ZTk2NjIxMTJiOTFmM2Q0YjhAZw</t>
   </si>
@@ -1654,70 +1675,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L92"/>
+  <dimension ref="A1:L93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="265.364" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="82.408" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="2588.225" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -3207,1276 +3228,1304 @@
       </c>
       <c r="F51" t="s">
         <v>268</v>
       </c>
       <c r="G51" t="s">
         <v>84</v>
       </c>
       <c r="H51" t="s">
         <v>13</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>269</v>
       </c>
       <c r="K51" t="s">
         <v>270</v>
       </c>
       <c r="L51" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>271</v>
       </c>
-      <c r="B52"/>
+      <c r="B52" t="s">
+        <v>272</v>
+      </c>
       <c r="C52"/>
-      <c r="D52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D52" t="s">
+        <v>273</v>
+      </c>
+      <c r="E52"/>
       <c r="F52" t="s">
-        <v>272</v>
-[...6 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="G52"/>
+      <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="K52" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L52" t="s">
-        <v>217</v>
+        <v>277</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>276</v>
+        <v>67</v>
       </c>
       <c r="F53" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G53" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="H53" t="s">
         <v>13</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="K53" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="L53" t="s">
-        <v>280</v>
+        <v>217</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>10</v>
+        <v>283</v>
       </c>
       <c r="F54" t="s">
-        <v>11</v>
+        <v>284</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
       <c r="H54" t="s">
         <v>13</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="K54" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="L54" t="s">
-        <v>16</v>
+        <v>287</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>285</v>
+        <v>11</v>
       </c>
       <c r="G55" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="H55" t="s">
         <v>13</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="K55" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="L55" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="F56" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="G56" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H56" t="s">
         <v>13</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="K56" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="L56" t="s">
-        <v>147</v>
+        <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>53</v>
+        <v>143</v>
       </c>
       <c r="F57" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G57" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="H57" t="s">
         <v>13</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="K57" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="L57" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="F58" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="G58" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="H58" t="s">
         <v>13</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="K58" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="L58" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B59"/>
-      <c r="C59" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C59"/>
       <c r="D59"/>
       <c r="E59" t="s">
-        <v>82</v>
+        <v>136</v>
       </c>
       <c r="F59" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="G59" t="s">
-        <v>303</v>
+        <v>12</v>
       </c>
       <c r="H59" t="s">
         <v>13</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="K59" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="L59" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B60"/>
-      <c r="C60"/>
+      <c r="C60" t="s">
+        <v>308</v>
+      </c>
       <c r="D60"/>
       <c r="E60" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="F60" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="G60" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="H60" t="s">
         <v>13</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="K60" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="L60" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="F61" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="G61" t="s">
-        <v>42</v>
+        <v>315</v>
       </c>
       <c r="H61" t="s">
         <v>13</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="K61" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="L61" t="s">
-        <v>315</v>
+        <v>141</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="F62" t="s">
-        <v>268</v>
+        <v>319</v>
       </c>
       <c r="G62" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="H62" t="s">
         <v>13</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="K62" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="L62" t="s">
-        <v>87</v>
+        <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="F63" t="s">
-        <v>11</v>
+        <v>268</v>
       </c>
       <c r="G63" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="H63" t="s">
         <v>13</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="K63" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="L63" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B64"/>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C64"/>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="F64" t="s">
-        <v>324</v>
+        <v>11</v>
       </c>
       <c r="G64" t="s">
-        <v>198</v>
+        <v>12</v>
       </c>
       <c r="H64" t="s">
         <v>13</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="K64" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="L64" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B65"/>
-      <c r="C65"/>
+      <c r="C65" t="s">
+        <v>330</v>
+      </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>82</v>
+        <v>136</v>
       </c>
       <c r="F65" t="s">
-        <v>268</v>
+        <v>331</v>
       </c>
       <c r="G65" t="s">
-        <v>84</v>
+        <v>198</v>
       </c>
       <c r="H65" t="s">
         <v>13</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="K65" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="L65" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="F66" t="s">
-        <v>331</v>
+        <v>268</v>
       </c>
       <c r="G66" t="s">
-        <v>332</v>
+        <v>84</v>
       </c>
       <c r="H66" t="s">
         <v>13</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="K66" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="L66" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67" t="s">
-        <v>336</v>
+        <v>89</v>
       </c>
       <c r="F67" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G67" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="H67" t="s">
         <v>13</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="K67" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="L67" t="s">
-        <v>340</v>
+        <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>82</v>
+        <v>343</v>
       </c>
       <c r="F68" t="s">
-        <v>268</v>
+        <v>344</v>
       </c>
       <c r="G68" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="H68" t="s">
         <v>13</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="K68" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="L68" t="s">
-        <v>87</v>
+        <v>347</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="F69" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="G69"/>
+        <v>268</v>
+      </c>
+      <c r="G69" t="s">
+        <v>84</v>
+      </c>
       <c r="H69" t="s">
         <v>13</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="K69" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="L69" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>53</v>
+        <v>136</v>
       </c>
       <c r="F70" t="s">
-        <v>219</v>
+        <v>352</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
         <v>13</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="K70" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="L70" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:12">
       <c r="A71" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>154</v>
+        <v>53</v>
       </c>
       <c r="F71" t="s">
-        <v>352</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="G71"/>
       <c r="H71" t="s">
         <v>13</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="K71" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="L71" t="s">
-        <v>251</v>
+        <v>162</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>67</v>
+        <v>154</v>
       </c>
       <c r="F72" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
       <c r="H72" t="s">
         <v>13</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="K72" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="L72" t="s">
-        <v>217</v>
+        <v>251</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="F73" t="s">
-        <v>11</v>
+        <v>363</v>
       </c>
       <c r="G73" t="s">
         <v>12</v>
       </c>
       <c r="H73" t="s">
         <v>13</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="K73" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="L73" t="s">
-        <v>16</v>
+        <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="F74" t="s">
-        <v>268</v>
+        <v>11</v>
       </c>
       <c r="G74" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="H74" t="s">
         <v>13</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="K74" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="L74" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>154</v>
+        <v>82</v>
       </c>
       <c r="F75" t="s">
-        <v>366</v>
+        <v>268</v>
       </c>
       <c r="G75" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="H75" t="s">
         <v>13</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="K75" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="L75" t="s">
-        <v>251</v>
+        <v>87</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="F76" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="G76" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="H76" t="s">
         <v>13</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="K76" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="L76" t="s">
-        <v>23</v>
+        <v>251</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="F77" t="s">
-        <v>83</v>
+        <v>377</v>
       </c>
       <c r="G77" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="H77" t="s">
         <v>13</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="K77" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="L77" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="F78" t="s">
-        <v>377</v>
+        <v>83</v>
       </c>
       <c r="G78" t="s">
-        <v>378</v>
+        <v>84</v>
       </c>
       <c r="H78" t="s">
         <v>13</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="K78" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="L78" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79" t="s">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="F79" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="G79" t="s">
-        <v>68</v>
+        <v>385</v>
       </c>
       <c r="H79" t="s">
         <v>13</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="K79" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="L79" t="s">
-        <v>315</v>
+        <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="F80" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="G80" t="s">
-        <v>308</v>
+        <v>68</v>
       </c>
       <c r="H80" t="s">
         <v>13</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="K80" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="L80" t="s">
-        <v>141</v>
+        <v>322</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="F81" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="G81" t="s">
-        <v>390</v>
+        <v>315</v>
       </c>
       <c r="H81" t="s">
         <v>13</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="K81" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="L81" t="s">
-        <v>93</v>
+        <v>141</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="F82" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="G82" t="s">
-        <v>36</v>
+        <v>397</v>
       </c>
       <c r="H82" t="s">
         <v>13</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="K82" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="L82" t="s">
-        <v>217</v>
+        <v>93</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="F83" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="G83" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H83" t="s">
         <v>13</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="K83" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="L83" t="s">
-        <v>23</v>
+        <v>217</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" t="s">
         <v>400</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="F84" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="G84" t="s">
         <v>31</v>
       </c>
       <c r="H84" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="K84" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="L84" t="s">
-        <v>212</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85" t="s">
-        <v>186</v>
+        <v>209</v>
       </c>
       <c r="F85" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="G85"/>
+        <v>408</v>
+      </c>
+      <c r="G85" t="s">
+        <v>31</v>
+      </c>
       <c r="H85" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="K85" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="L85" t="s">
-        <v>408</v>
+        <v>212</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86" t="s">
-        <v>154</v>
+        <v>186</v>
       </c>
       <c r="F86" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>412</v>
+      </c>
+      <c r="G86"/>
       <c r="H86" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="K86" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="L86" t="s">
-        <v>157</v>
+        <v>415</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87" t="s">
         <v>411</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="F87" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G87" t="s">
-        <v>150</v>
+        <v>12</v>
       </c>
       <c r="H87" t="s">
         <v>55</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="K87" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="L87" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F88" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G88" t="s">
-        <v>31</v>
+        <v>150</v>
       </c>
       <c r="H88" t="s">
         <v>55</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="K88" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="L88" t="s">
-        <v>71</v>
+        <v>175</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="F89" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G89" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="H89" t="s">
         <v>55</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="K89" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="L89" t="s">
-        <v>184</v>
+        <v>71</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" t="s">
         <v>418</v>
       </c>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="F90" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G90" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="H90" t="s">
         <v>55</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="K90" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="L90" t="s">
-        <v>421</v>
+        <v>184</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>136</v>
+        <v>60</v>
       </c>
       <c r="F91" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="G91" t="s">
-        <v>308</v>
+        <v>31</v>
       </c>
       <c r="H91" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="K91" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="L91" t="s">
-        <v>141</v>
+        <v>428</v>
       </c>
     </row>
     <row r="92" spans="1:12">
       <c r="A92" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92"/>
       <c r="E92" t="s">
-        <v>73</v>
+        <v>136</v>
       </c>
       <c r="F92" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="G92" t="s">
-        <v>74</v>
+        <v>315</v>
       </c>
       <c r="H92" t="s">
         <v>13</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="K92" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="L92" t="s">
-        <v>430</v>
+        <v>141</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12">
+      <c r="A93" t="s">
+        <v>433</v>
+      </c>
+      <c r="B93"/>
+      <c r="C93"/>
+      <c r="D93"/>
+      <c r="E93" t="s">
+        <v>73</v>
+      </c>
+      <c r="F93" t="s">
+        <v>434</v>
+      </c>
+      <c r="G93" t="s">
+        <v>74</v>
+      </c>
+      <c r="H93" t="s">
+        <v>13</v>
+      </c>
+      <c r="I93"/>
+      <c r="J93" t="s">
+        <v>435</v>
+      </c>
+      <c r="K93" t="s">
+        <v>436</v>
+      </c>
+      <c r="L93" t="s">
+        <v>437</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L92"/>
+  <autoFilter ref="A1:L93"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>