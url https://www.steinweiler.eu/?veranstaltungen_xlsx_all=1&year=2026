--- v2 (2026-06-30)
+++ v3 (2026-08-15)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Veranstaltungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Veranstaltungen'!$A$1:$L$93</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Veranstaltungen'!$A$1:$L$92</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="438">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Uhr</t>
   </si>
   <si>
     <t>Ende</t>
   </si>
   <si>
     <t>Uhr_Ende</t>
   </si>
   <si>
     <t>Veranstalter</t>
   </si>
   <si>
     <t>Veranstaltung</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
@@ -935,68 +935,50 @@
     <t>_8d9lcgrfdpr6asjk65j3cpb168s3geb1cdhjie9j6sp6ac1l6sqm8cb6cor32o9o68rg</t>
   </si>
   <si>
     <t>20.06.2026</t>
   </si>
   <si>
     <t>Sonnwendfeier</t>
   </si>
   <si>
     <t>https://www.google.com/calendar/event?eid=XzhkOWxjZ3JmZHByNmFzams2Z3BtYWQxbDc1aDY4ZDMyNmdwajJkcGljZ28zY2RyNWNkaWowZHIyNnRpamlvcG42ZGlnIGE4N2IxMDgzZWY5ZjcxNmMxZjM2NzU5ZjJjYmMzODkwODBmODdjODRhYTA2NTE3ZTk2NjIxMTJiOTFmM2Q0YjhAZw</t>
   </si>
   <si>
     <t>_8d9lcgrfdpr6asjk6gpmad1l75h68d326gpj2dpicgo3cdr5cdij0dr26tijiopn6dig</t>
   </si>
   <si>
     <t>27.06.2026</t>
   </si>
   <si>
     <t>35 Jahre Partnerschaft Epinac</t>
   </si>
   <si>
     <t>https://www.google.com/calendar/event?eid=XzhkOWxjZ3JmZHByNmFzams3NWhqNmNyNWM1aTNjY3I1Y29vNmFlMzI2bGhqaW9wbGNwaTMyZHBoNjFqM2VvaG42Z3IwIGE4N2IxMDgzZWY5ZjcxNmMxZjM2NzU5ZjJjYmMzODkwODBmODdjODRhYTA2NTE3ZTk2NjIxMTJiOTFmM2Q0YjhAZw</t>
   </si>
   <si>
     <t>_8d9lcgrfdpr6asjk75hj6cr5c5i3ccr5coo6ae326lhjioplcpi32dph61j3eohn6gr0</t>
-  </si>
-[...16 lines deleted...]
-    <t>_8d9lcgrfdpr6asjk6lhjgoj5ckr30cph6osm6phh71ij8o9nchhj6dr3cdh38c1lc8qg</t>
   </si>
   <si>
     <t>18.07.2026</t>
   </si>
   <si>
     <t>Chawwerusch-Aufführung</t>
   </si>
   <si>
     <t>Bürgerhaus - Hof</t>
   </si>
   <si>
     <t>https://www.google.com/calendar/event?eid=XzhkOWxjZ3JmZHByNmFzamtjbGhqYWMxcDZrc2o2ZHBtNzRxM2VvOWo3MHAzaWMxbTZwaTNnb3I2Y2xoNmNjajFjY3FnIGE4N2IxMDgzZWY5ZjcxNmMxZjM2NzU5ZjJjYmMzODkwODBmODdjODRhYTA2NTE3ZTk2NjIxMTJiOTFmM2Q0YjhAZw</t>
   </si>
   <si>
     <t>_8d9lcgrfdpr6asjkclhjac1p6ksj6dpm74q3eo9j70p3ic1m6pi3gor6clh6ccj1ccqg</t>
   </si>
   <si>
     <t>19.07.2026</t>
   </si>
   <si>
     <t>Grillfest</t>
   </si>
   <si>
     <t>https://www.google.com/calendar/event?eid=XzhkOWxjZ3JmZHByNmFzams2aGhtOGQ5aWNoaDNlZDlwNmdyM2NjMzU2cGlqaXAxbzZsajM0cGhwNjlpNmNjOW82NHNnIGE4N2IxMDgzZWY5ZjcxNmMxZjM2NzU5ZjJjYmMzODkwODBmODdjODRhYTA2NTE3ZTk2NjIxMTJiOTFmM2Q0YjhAZw</t>
   </si>
@@ -1675,51 +1657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L93"/>
+  <dimension ref="A1:L92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="265.364" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="2588.225" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -3467,1065 +3449,1033 @@
       <c r="F59" t="s">
         <v>304</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
       <c r="H59" t="s">
         <v>13</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
         <v>305</v>
       </c>
       <c r="K59" t="s">
         <v>306</v>
       </c>
       <c r="L59" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>307</v>
       </c>
       <c r="B60"/>
-      <c r="C60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C60"/>
       <c r="D60"/>
       <c r="E60" t="s">
-        <v>82</v>
+        <v>136</v>
       </c>
       <c r="F60" t="s">
+        <v>308</v>
+      </c>
+      <c r="G60" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="H60" t="s">
         <v>13</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
+        <v>310</v>
+      </c>
+      <c r="K60" t="s">
         <v>311</v>
       </c>
-      <c r="K60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L60" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="F61" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="G61" t="s">
-        <v>315</v>
+        <v>42</v>
       </c>
       <c r="H61" t="s">
         <v>13</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
+        <v>314</v>
+      </c>
+      <c r="K61" t="s">
+        <v>315</v>
+      </c>
+      <c r="L61" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="F62" t="s">
-        <v>319</v>
+        <v>268</v>
       </c>
       <c r="G62" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H62" t="s">
         <v>13</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="K62" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="L62" t="s">
-        <v>322</v>
+        <v>87</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="F63" t="s">
-        <v>268</v>
+        <v>11</v>
       </c>
       <c r="G63" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="H63" t="s">
         <v>13</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="K63" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="L63" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B64"/>
-      <c r="C64"/>
+      <c r="C64" t="s">
+        <v>324</v>
+      </c>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="F64" t="s">
-        <v>11</v>
+        <v>325</v>
       </c>
       <c r="G64" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="H64" t="s">
         <v>13</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
+        <v>326</v>
+      </c>
+      <c r="K64" t="s">
         <v>327</v>
       </c>
-      <c r="K64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L64" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B65"/>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C65"/>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="F65" t="s">
-        <v>331</v>
+        <v>268</v>
       </c>
       <c r="G65" t="s">
-        <v>198</v>
+        <v>84</v>
       </c>
       <c r="H65" t="s">
         <v>13</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="K65" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="L65" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F66" t="s">
-        <v>268</v>
+        <v>332</v>
       </c>
       <c r="G66" t="s">
-        <v>84</v>
+        <v>333</v>
       </c>
       <c r="H66" t="s">
         <v>13</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
+        <v>334</v>
+      </c>
+      <c r="K66" t="s">
         <v>335</v>
       </c>
-      <c r="K66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L66" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67" t="s">
-        <v>89</v>
+        <v>337</v>
       </c>
       <c r="F67" t="s">
         <v>338</v>
       </c>
       <c r="G67" t="s">
-        <v>339</v>
+        <v>12</v>
       </c>
       <c r="H67" t="s">
         <v>13</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
+        <v>339</v>
+      </c>
+      <c r="K67" t="s">
         <v>340</v>
       </c>
-      <c r="K67" t="s">
+      <c r="L67" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" t="s">
         <v>342</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>343</v>
+        <v>82</v>
       </c>
       <c r="F68" t="s">
-        <v>344</v>
+        <v>268</v>
       </c>
       <c r="G68" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="H68" t="s">
         <v>13</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="K68" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="L68" t="s">
-        <v>347</v>
+        <v>87</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>82</v>
+        <v>136</v>
       </c>
       <c r="F69" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>346</v>
+      </c>
+      <c r="G69"/>
       <c r="H69" t="s">
         <v>13</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="K69" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="L69" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="F70" t="s">
-        <v>352</v>
+        <v>219</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
         <v>13</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="K70" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="L70" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
     </row>
     <row r="71" spans="1:12">
       <c r="A71" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>53</v>
+        <v>154</v>
       </c>
       <c r="F71" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="G71"/>
+        <v>353</v>
+      </c>
+      <c r="G71" t="s">
+        <v>12</v>
+      </c>
       <c r="H71" t="s">
         <v>13</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="K71" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="L71" t="s">
-        <v>162</v>
+        <v>251</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>154</v>
+        <v>67</v>
       </c>
       <c r="F72" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
       <c r="H72" t="s">
         <v>13</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="K72" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="L72" t="s">
-        <v>251</v>
+        <v>217</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F73" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="G73" t="s">
         <v>12</v>
       </c>
       <c r="H73" t="s">
         <v>13</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="K73" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="L73" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="F74" t="s">
-        <v>11</v>
+        <v>268</v>
       </c>
       <c r="G74" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="H74" t="s">
         <v>13</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="K74" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="L74" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>82</v>
+        <v>154</v>
       </c>
       <c r="F75" t="s">
-        <v>268</v>
+        <v>367</v>
       </c>
       <c r="G75" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="H75" t="s">
         <v>13</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="K75" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="L75" t="s">
-        <v>87</v>
+        <v>251</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="F76" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="G76" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H76" t="s">
         <v>13</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="K76" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="L76" t="s">
-        <v>251</v>
+        <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="F77" t="s">
-        <v>377</v>
+        <v>83</v>
       </c>
       <c r="G77" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="H77" t="s">
         <v>13</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="K77" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L77" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>82</v>
+        <v>136</v>
       </c>
       <c r="F78" t="s">
-        <v>83</v>
+        <v>378</v>
       </c>
       <c r="G78" t="s">
-        <v>84</v>
+        <v>379</v>
       </c>
       <c r="H78" t="s">
         <v>13</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
+        <v>380</v>
+      </c>
+      <c r="K78" t="s">
         <v>381</v>
       </c>
-      <c r="K78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L78" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="F79" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="G79" t="s">
-        <v>385</v>
+        <v>68</v>
       </c>
       <c r="H79" t="s">
         <v>13</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="K79" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="L79" t="s">
-        <v>141</v>
+        <v>316</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80" t="s">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="F80" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="G80" t="s">
-        <v>68</v>
+        <v>309</v>
       </c>
       <c r="H80" t="s">
         <v>13</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="K80" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="L80" t="s">
-        <v>322</v>
+        <v>141</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>136</v>
+        <v>89</v>
       </c>
       <c r="F81" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="G81" t="s">
-        <v>315</v>
+        <v>391</v>
       </c>
       <c r="H81" t="s">
         <v>13</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
+        <v>392</v>
+      </c>
+      <c r="K81" t="s">
         <v>393</v>
       </c>
-      <c r="K81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L81" t="s">
-        <v>141</v>
+        <v>93</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="F82" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="G82" t="s">
-        <v>397</v>
+        <v>36</v>
       </c>
       <c r="H82" t="s">
         <v>13</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="K82" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="L82" t="s">
-        <v>93</v>
+        <v>217</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="F83" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="G83" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H83" t="s">
         <v>13</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="K83" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="L83" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84" t="s">
-        <v>18</v>
+        <v>209</v>
       </c>
       <c r="F84" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="G84" t="s">
         <v>31</v>
       </c>
       <c r="H84" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="K84" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="L84" t="s">
-        <v>23</v>
+        <v>212</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85" t="s">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="F85" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="G85"/>
       <c r="H85" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
+        <v>407</v>
+      </c>
+      <c r="K85" t="s">
+        <v>408</v>
+      </c>
+      <c r="L85" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86" t="s">
-        <v>186</v>
+        <v>154</v>
       </c>
       <c r="F86" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="G86"/>
+        <v>402</v>
+      </c>
+      <c r="G86" t="s">
+        <v>12</v>
+      </c>
       <c r="H86" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="K86" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="L86" t="s">
-        <v>415</v>
+        <v>157</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="F87" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="G87" t="s">
-        <v>12</v>
+        <v>150</v>
       </c>
       <c r="H87" t="s">
         <v>55</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="K87" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="L87" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="F88" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="G88" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
       <c r="H88" t="s">
         <v>55</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="K88" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="L88" t="s">
-        <v>175</v>
+        <v>71</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="F89" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="G89" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="H89" t="s">
         <v>55</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="K89" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="L89" t="s">
-        <v>71</v>
+        <v>184</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="F90" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="G90" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="H90" t="s">
         <v>55</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="K90" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="L90" t="s">
-        <v>184</v>
+        <v>422</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>60</v>
+        <v>136</v>
       </c>
       <c r="F91" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="G91" t="s">
-        <v>31</v>
+        <v>309</v>
       </c>
       <c r="H91" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
+        <v>425</v>
+      </c>
+      <c r="K91" t="s">
         <v>426</v>
       </c>
-      <c r="K91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L91" t="s">
-        <v>428</v>
+        <v>141</v>
       </c>
     </row>
     <row r="92" spans="1:12">
       <c r="A92" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92"/>
       <c r="E92" t="s">
-        <v>136</v>
+        <v>73</v>
       </c>
       <c r="F92" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="G92" t="s">
-        <v>315</v>
+        <v>74</v>
       </c>
       <c r="H92" t="s">
         <v>13</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
+        <v>429</v>
+      </c>
+      <c r="K92" t="s">
+        <v>430</v>
+      </c>
+      <c r="L92" t="s">
         <v>431</v>
       </c>
-      <c r="K92" t="s">
-[...34 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L93"/>
+  <autoFilter ref="A1:L92"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>