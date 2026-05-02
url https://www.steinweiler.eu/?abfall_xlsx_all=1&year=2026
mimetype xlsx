--- v0 (2025-12-29)
+++ v1 (2026-05-02)
@@ -7,222 +7,147 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Abfallkalender" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Abfallkalender'!$A$1:$B$135</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Abfallkalender'!$A$1:$B$94</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Abfallart</t>
   </si>
   <si>
-    <t>2026-01-06</t>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>Gelber Sack</t>
+  </si>
+  <si>
+    <t>Papier</t>
+  </si>
+  <si>
+    <t>Bioabfall</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>Glasbox</t>
   </si>
   <si>
     <t>Restmüll</t>
   </si>
   <si>
-    <t>2026-01-13</t>
-[...20 lines deleted...]
-    <t>2026-01-30</t>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>Problemmüll (Kandel)</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-22</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
   </si>
   <si>
     <t>Problemmüll (Steinweiler)</t>
-  </si>
-[...124 lines deleted...]
-    <t>2026-08-27</t>
   </si>
   <si>
     <t>2026-08-31</t>
   </si>
   <si>
     <t>Problemmüll (Erlenbach)</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>2026-09-08</t>
   </si>
   <si>
     <t>2026-09-15</t>
   </si>
   <si>
     <t>2026-09-22</t>
   </si>
   <si>
     <t>2026-09-29</t>
   </si>
   <si>
     <t>2026-10-06</t>
   </si>
@@ -592,1144 +517,816 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B135"/>
+  <dimension ref="A1:B94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B10" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B21" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B23" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B24" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B25" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B26" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B27" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B28" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B29" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B30" t="s">
-        <v>27</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B31" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B32" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B33" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B34" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B35" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B36" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B37" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B38" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B39" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B40" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B41" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B42" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B43" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B44" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B45" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B46" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B47" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B48" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B49" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B50" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B51" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B52" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B55" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B56" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B57" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B58" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B59" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B63" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B64" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B65" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B66" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B67" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B68" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B69" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B70" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B71" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B72" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B73" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B74" t="s">
-        <v>14</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B75" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B76" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B77" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B78" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B79" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B80" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B81" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B83" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B84" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B85" t="s">
-        <v>14</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B87" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B88" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B89" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B90" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B91" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B92" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="B93" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="B94" t="s">
-        <v>7</v>
-[...327 lines deleted...]
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:B135"/>
+  <autoFilter ref="A1:B94"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>