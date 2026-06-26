--- v1 (2026-05-02)
+++ v2 (2026-06-26)
@@ -7,123 +7,96 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Abfallkalender" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Abfallkalender'!$A$1:$B$94</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Abfallkalender'!$A$1:$B$73</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Abfallart</t>
   </si>
   <si>
-    <t>2026-05-05</t>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>Papier</t>
   </si>
   <si>
     <t>Gelber Sack</t>
   </si>
   <si>
-    <t>Papier</t>
-[...1 lines deleted...]
-  <si>
     <t>Bioabfall</t>
   </si>
   <si>
-    <t>2026-05-12</t>
+    <t>2026-07-07</t>
   </si>
   <si>
     <t>Glasbox</t>
   </si>
   <si>
     <t>Restmüll</t>
   </si>
   <si>
-    <t>2026-05-19</t>
-[...8 lines deleted...]
-    <t>2026-06-06</t>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
   </si>
   <si>
     <t>Problemmüll (Kandel)</t>
-  </si>
-[...22 lines deleted...]
-    <t>2026-07-25</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
     <t>2026-08-04</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>2026-08-18</t>
   </si>
   <si>
     <t>2026-08-22</t>
   </si>
   <si>
     <t>2026-08-25</t>
   </si>
   <si>
     <t>2026-08-27</t>
   </si>
   <si>
     <t>Problemmüll (Steinweiler)</t>
   </si>
@@ -517,51 +490,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B94"/>
+  <dimension ref="A1:B73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
@@ -574,759 +547,591 @@
       <c r="B3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B13" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>15</v>
       </c>
       <c r="B20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>16</v>
       </c>
       <c r="B21" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>16</v>
       </c>
       <c r="B22" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>17</v>
       </c>
       <c r="B23" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B24" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B25" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B27" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B29" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B30" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B31" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B33" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B34" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B35" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B37" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B38" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B40" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B41" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B42" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B43" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B44" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B46" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B47" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B48" t="s">
-        <v>29</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B49" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
         <v>32</v>
       </c>
       <c r="B50" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
         <v>32</v>
       </c>
       <c r="B51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
         <v>32</v>
       </c>
       <c r="B52" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
         <v>34</v>
       </c>
       <c r="B55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
         <v>34</v>
       </c>
       <c r="B56" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
         <v>35</v>
       </c>
       <c r="B57" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
         <v>35</v>
       </c>
       <c r="B58" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
         <v>35</v>
       </c>
       <c r="B59" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
         <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B62" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
         <v>37</v>
       </c>
       <c r="B63" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B64" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
         <v>38</v>
       </c>
       <c r="B65" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
         <v>39</v>
       </c>
       <c r="B66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B67" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
         <v>40</v>
       </c>
       <c r="B68" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
         <v>40</v>
       </c>
       <c r="B69" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B70" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
         <v>41</v>
       </c>
       <c r="B71" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B72" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B73" t="s">
-        <v>7</v>
-[...167 lines deleted...]
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:B94"/>
+  <autoFilter ref="A1:B73"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>