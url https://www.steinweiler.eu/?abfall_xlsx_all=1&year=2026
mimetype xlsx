--- v2 (2026-06-26)
+++ v3 (2026-08-27)
@@ -7,147 +7,114 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Abfallkalender" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Abfallkalender'!$A$1:$B$73</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Abfallkalender'!$A$1:$B$48</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Abfallart</t>
   </si>
   <si>
-    <t>2026-06-30</t>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>Problemmüll (Steinweiler)</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>Problemmüll (Erlenbach)</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>Glasbox</t>
+  </si>
+  <si>
+    <t>Restmüll</t>
+  </si>
+  <si>
+    <t>Bioabfall</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>Gelber Sack</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
   </si>
   <si>
     <t>Papier</t>
   </si>
   <si>
-    <t>Gelber Sack</t>
-[...20 lines deleted...]
-    <t>2026-07-25</t>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
   </si>
   <si>
     <t>Problemmüll (Kandel)</t>
-  </si>
-[...49 lines deleted...]
-    <t>2026-10-10</t>
   </si>
   <si>
     <t>2026-10-13</t>
   </si>
   <si>
     <t>2026-10-20</t>
   </si>
   <si>
     <t>2026-10-27</t>
   </si>
   <si>
     <t>2026-11-03</t>
   </si>
   <si>
     <t>2026-11-10</t>
   </si>
   <si>
     <t>2026-11-17</t>
   </si>
   <si>
     <t>2026-11-21</t>
   </si>
   <si>
     <t>2026-11-24</t>
   </si>
@@ -490,648 +457,448 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B73"/>
+  <dimension ref="A1:B48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B3" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B4" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B8" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B10" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B14" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B15" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B19" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B21" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B24" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B25" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B26" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B27" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B28" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B29" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>24</v>
       </c>
       <c r="B33" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B34" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>26</v>
       </c>
       <c r="B36" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>26</v>
       </c>
       <c r="B37" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>26</v>
       </c>
       <c r="B38" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>27</v>
       </c>
       <c r="B40" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B41" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B42" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>29</v>
       </c>
       <c r="B44" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>30</v>
       </c>
       <c r="B45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>30</v>
       </c>
       <c r="B46" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>31</v>
       </c>
       <c r="B47" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
         <v>31</v>
       </c>
       <c r="B48" t="s">
-        <v>3</v>
-[...199 lines deleted...]
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:B73"/>
+  <autoFilter ref="A1:B48"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>